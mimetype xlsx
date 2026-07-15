--- v0 (2026-05-25)
+++ v1 (2026-07-15)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdWorkbook" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
     <Relationship Id="rIdCore" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rIdApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Přehled obchodníků" sheetId="1" r:id="rIdSheet1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="149" uniqueCount="149">
   <si>
     <t xml:space="preserve">Basketbal Jeseník, spolek</t>
   </si>
   <si>
     <t xml:space="preserve">Dukelská 1240/27</t>
   </si>
   <si>
     <t xml:space="preserve">Jeseník</t>
   </si>
   <si>
     <t xml:space="preserve">79001</t>
   </si>
   <si>
     <t xml:space="preserve">Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.basketbaljesenik</t>
   </si>
   <si>
     <t xml:space="preserve">Chaloupka v lese z.s.</t>
   </si>
   <si>
     <t xml:space="preserve">Kostelní 1336/3</t>
   </si>
   <si>
@@ -78,50 +78,86 @@
   <si>
     <t xml:space="preserve">79081</t>
   </si>
   <si>
     <t xml:space="preserve">Rekreace a Kultura, Vzdělávání, Mimoškolní aktivity dětí</t>
   </si>
   <si>
     <t xml:space="preserve">FENIX SKI TEAM Jeseník z.s.</t>
   </si>
   <si>
     <t xml:space="preserve">Masarykovo nám. 60/5</t>
   </si>
   <si>
     <t xml:space="preserve">Jeseník</t>
   </si>
   <si>
     <t xml:space="preserve">79001</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.feje.cz</t>
   </si>
   <si>
+    <t xml:space="preserve">FK WAREX Jeseník, z. s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dukelská 498/19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jeseník</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79001</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.fotbaljesenik.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HLEANA, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Komenského 1368/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jeseník</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79001</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.facebook.com/hleanajesenik</t>
+  </si>
+  <si>
     <t xml:space="preserve">JES Team, z.s.</t>
   </si>
   <si>
     <t xml:space="preserve">Dukelská 940/40</t>
   </si>
   <si>
     <t xml:space="preserve">Jeseník</t>
   </si>
   <si>
     <t xml:space="preserve">79001</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.jesteam.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Junák - český skaut, středisko Slunce Jeseník, z. s.</t>
   </si>
   <si>
     <t xml:space="preserve">Seifertova 661/11</t>
   </si>
   <si>
     <t xml:space="preserve">Jeseník</t>
@@ -150,50 +186,65 @@
   <si>
     <t xml:space="preserve">Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://facebook.com/karateklubjesenik/</t>
   </si>
   <si>
     <t xml:space="preserve">Klub sportovního tance Jesenicka z.s.</t>
   </si>
   <si>
     <t xml:space="preserve">U Jatek 916/8</t>
   </si>
   <si>
     <t xml:space="preserve">Jeseník</t>
   </si>
   <si>
     <t xml:space="preserve">79001</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.kstjesenicka.cz/</t>
   </si>
   <si>
+    <t xml:space="preserve">Klub vodáků Jeseník, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Otakara Březiny 1335/9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jeseník</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79001</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
     <t xml:space="preserve">La Pirouette, z.s.</t>
   </si>
   <si>
     <t xml:space="preserve">Dukelská 1412/21</t>
   </si>
   <si>
     <t xml:space="preserve">jeseník</t>
   </si>
   <si>
     <t xml:space="preserve">79001</t>
   </si>
   <si>
     <t xml:space="preserve">Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.facebook.com/LaPiroueteJesenik</t>
   </si>
   <si>
     <t xml:space="preserve">Monika Blandová - poskytování tělovýchovných a sportovních služeb v oblasti aerobiku, plavání a zdravotní tělesné výchovy</t>
   </si>
   <si>
     <t xml:space="preserve">Sládkova 359/3</t>
   </si>
   <si>
     <t xml:space="preserve">Jeseník - Bukovice</t>
@@ -318,57 +369,57 @@
   <si>
     <t xml:space="preserve">https://www.duhajes.cz</t>
   </si>
   <si>
     <t xml:space="preserve">SUPERIOR team Jeseník z.s.</t>
   </si>
   <si>
     <t xml:space="preserve">Lipovská 1161/38</t>
   </si>
   <si>
     <t xml:space="preserve">Jeseník</t>
   </si>
   <si>
     <t xml:space="preserve">79001</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.superiorteamjesenik.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Taneční centrum YESDANCE Jeseník, z.s.</t>
   </si>
   <si>
-    <t xml:space="preserve">Sokolská 590</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">79084</t>
+    <t xml:space="preserve">Křižkovského 602/11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jeseník</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79001</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.yesdance.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Tenisový klub Jeseník, z.s.</t>
   </si>
   <si>
     <t xml:space="preserve">Janáčkova 747</t>
   </si>
   <si>
     <t xml:space="preserve">Jeseník</t>
   </si>
   <si>
     <t xml:space="preserve">79001</t>
   </si>
   <si>
     <t xml:space="preserve">Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://tenis-jesenik.cz</t>
   </si>
@@ -572,497 +623,572 @@
       </c>
       <c r="G4" s="0">
         <v>17.20385</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F5" s="0">
-        <v>50.2238253</v>
+        <v>50.2248801</v>
       </c>
       <c r="G5" s="0">
-        <v>17.196252</v>
+        <v>17.1954738</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>31</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="0">
-        <v>50.2362974</v>
+        <v>50.2308307</v>
       </c>
       <c r="G6" s="0">
-        <v>17.2074353</v>
+        <v>17.2033644</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>37</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F7" s="0">
-        <v>50.2260576</v>
+        <v>50.2238253</v>
       </c>
       <c r="G7" s="0">
-        <v>17.1949338</v>
+        <v>17.196252</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>43</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F8" s="0">
-        <v>50.2394699</v>
+        <v>50.2362974</v>
       </c>
       <c r="G8" s="0">
-        <v>17.2111672</v>
+        <v>17.2074353</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>49</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F9" s="0">
-        <v>50.2244698</v>
+        <v>50.2260576</v>
       </c>
       <c r="G9" s="0">
-        <v>17.1934259</v>
+        <v>17.1949338</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>55</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F10" s="0">
-        <v>50.2235025</v>
+        <v>50.2394699</v>
       </c>
       <c r="G10" s="0">
-        <v>17.2094079</v>
+        <v>17.2111672</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>61</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F11" s="0">
-        <v>50.2365478</v>
+        <v>50.2356909</v>
       </c>
       <c r="G11" s="0">
-        <v>17.2053081</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>17.2032324</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="B12" s="0" t="s">
+      <c r="C12" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="C12" s="0" t="s">
+      <c r="D12" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="D12" s="0" t="s">
+      <c r="E12" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="E12" s="0" t="s">
+      <c r="F12" s="0">
+        <v>50.2244698</v>
+      </c>
+      <c r="G12" s="0">
+        <v>17.1934259</v>
+      </c>
+      <c r="H12" s="0" t="s">
         <v>69</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="C13" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="B13" s="0" t="s">
+      <c r="D13" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="C13" s="0" t="s">
+      <c r="E13" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="D13" s="0" t="s">
+      <c r="F13" s="0">
+        <v>50.2235025</v>
+      </c>
+      <c r="G13" s="0">
+        <v>17.2094079</v>
+      </c>
+      <c r="H13" s="0" t="s">
         <v>75</v>
-      </c>
-[...10 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="C14" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="B14" s="0" t="s">
+      <c r="D14" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="C14" s="0" t="s">
+      <c r="E14" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="D14" s="0" t="s">
+      <c r="F14" s="0">
+        <v>50.2365478</v>
+      </c>
+      <c r="G14" s="0">
+        <v>17.2053081</v>
+      </c>
+      <c r="H14" s="0" t="s">
         <v>81</v>
-      </c>
-[...10 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="C15" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="B15" s="0" t="s">
+      <c r="D15" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="C15" s="0" t="s">
+      <c r="E15" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="D15" s="0" t="s">
+      <c r="F15" s="0">
+        <v>50.2301588</v>
+      </c>
+      <c r="G15" s="0">
+        <v>17.2050191</v>
+      </c>
+      <c r="H15" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E15" s="0" t="s">
+      <c r="I15" s="0" t="s">
         <v>88</v>
-      </c>
-[...7 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="B16" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="B16" s="0" t="s">
+      <c r="C16" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="C16" s="0" t="s">
+      <c r="D16" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="D16" s="0" t="s">
+      <c r="E16" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0">
+        <v>50.2311778</v>
+      </c>
+      <c r="G16" s="0">
+        <v>17.2074369</v>
+      </c>
+      <c r="H16" s="0" t="s">
         <v>94</v>
-      </c>
-[...7 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="B17" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="B17" s="0" t="s">
+      <c r="C17" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="C17" s="0" t="s">
+      <c r="D17" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="D17" s="0" t="s">
+      <c r="E17" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="E17" s="0" t="s">
+      <c r="F17" s="0">
+        <v>50.2259188</v>
+      </c>
+      <c r="G17" s="0">
+        <v>17.2047063</v>
+      </c>
+      <c r="H17" s="0" t="s">
         <v>100</v>
-      </c>
-[...7 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="B18" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="B18" s="0" t="s">
+      <c r="C18" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="C18" s="0" t="s">
+      <c r="D18" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="D18" s="0" t="s">
+      <c r="E18" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="E18" s="0" t="s">
+      <c r="F18" s="0">
+        <v>50.2305294</v>
+      </c>
+      <c r="G18" s="0">
+        <v>17.2059021</v>
+      </c>
+      <c r="H18" s="0" t="s">
         <v>106</v>
-      </c>
-[...7 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="B19" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="B19" s="0" t="s">
+      <c r="C19" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="C19" s="0" t="s">
+      <c r="D19" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="D19" s="0" t="s">
+      <c r="E19" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="E19" s="0" t="s">
+      <c r="F19" s="0">
+        <v>50.2291238</v>
+      </c>
+      <c r="G19" s="0">
+        <v>17.2059537</v>
+      </c>
+      <c r="H19" s="0" t="s">
         <v>112</v>
-      </c>
-[...7 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B20" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="B20" s="0" t="s">
+      <c r="C20" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="C20" s="0" t="s">
+      <c r="D20" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="D20" s="0" t="s">
+      <c r="E20" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="E20" s="0" t="s">
+      <c r="F20" s="0">
+        <v>50.2268178</v>
+      </c>
+      <c r="G20" s="0">
+        <v>17.1970792</v>
+      </c>
+      <c r="H20" s="0" t="s">
         <v>118</v>
-      </c>
-[...7 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="B21" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="B21" s="0" t="s">
+      <c r="C21" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="C21" s="0" t="s">
+      <c r="D21" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="D21" s="0" t="s">
+      <c r="E21" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0">
+        <v>50.2243825</v>
+      </c>
+      <c r="G21" s="0">
+        <v>17.2025019</v>
+      </c>
+      <c r="H21" s="0" t="s">
         <v>124</v>
-      </c>
-[...7 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="B22" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="B22" s="0" t="s">
+      <c r="C22" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="C22" s="0" t="s">
+      <c r="D22" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="D22" s="0" t="s">
+      <c r="E22" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0">
+        <v>50.2239788</v>
+      </c>
+      <c r="G22" s="0">
+        <v>17.1890038</v>
+      </c>
+      <c r="H22" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="F22" s="0">
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="F23" s="0">
+        <v>50.2394699</v>
+      </c>
+      <c r="G23" s="0">
+        <v>17.2111672</v>
+      </c>
+      <c r="H23" s="0" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="F24" s="0">
+        <v>50.2327425</v>
+      </c>
+      <c r="G24" s="0">
+        <v>17.2035625</v>
+      </c>
+      <c r="H24" s="0" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="F25" s="0">
         <v>50.2263738</v>
       </c>
-      <c r="G22" s="0">
+      <c r="G25" s="0">
         <v>17.2062663</v>
       </c>
-      <c r="H22" s="0" t="s">
-        <v>131</v>
+      <c r="H25" s="0" t="s">
+        <v>148</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>