--- v1 (2026-07-15)
+++ v2 (2026-08-29)
@@ -7,103 +7,106 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdWorkbook" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
     <Relationship Id="rIdCore" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rIdApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Přehled obchodníků" sheetId="1" r:id="rIdSheet1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="149" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="151">
   <si>
     <t xml:space="preserve">Basketbal Jeseník, spolek</t>
   </si>
   <si>
     <t xml:space="preserve">Dukelská 1240/27</t>
   </si>
   <si>
     <t xml:space="preserve">Jeseník</t>
   </si>
   <si>
     <t xml:space="preserve">79001</t>
   </si>
   <si>
     <t xml:space="preserve">Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.basketbaljesenik</t>
   </si>
   <si>
     <t xml:space="preserve">Chaloupka v lese z.s.</t>
   </si>
   <si>
     <t xml:space="preserve">Kostelní 1336/3</t>
   </si>
   <si>
     <t xml:space="preserve">Jeseník</t>
   </si>
   <si>
     <t xml:space="preserve">79001</t>
   </si>
   <si>
     <t xml:space="preserve">Vzdělávání</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.facebook.com/search/top?q=lesní%20klub%20chaloupka</t>
   </si>
   <si>
     <t xml:space="preserve">EduArt - umění vzdělávat, z.ú.</t>
   </si>
   <si>
-    <t xml:space="preserve">Polská 307</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">79081</t>
+    <t xml:space="preserve">28. října 880/16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jeseník</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79001</t>
   </si>
   <si>
     <t xml:space="preserve">Rekreace a Kultura, Vzdělávání, Mimoškolní aktivity dětí</t>
   </si>
   <si>
+    <t xml:space="preserve">https://www.facebook.com/instituteduart</t>
+  </si>
+  <si>
     <t xml:space="preserve">FENIX SKI TEAM Jeseník z.s.</t>
   </si>
   <si>
     <t xml:space="preserve">Masarykovo nám. 60/5</t>
   </si>
   <si>
     <t xml:space="preserve">Jeseník</t>
   </si>
   <si>
     <t xml:space="preserve">79001</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.feje.cz</t>
   </si>
   <si>
     <t xml:space="preserve">FK WAREX Jeseník, z. s.</t>
   </si>
   <si>
     <t xml:space="preserve">Dukelská 498/19</t>
   </si>
   <si>
     <t xml:space="preserve">Jeseník</t>
@@ -199,50 +202,53 @@
     <t xml:space="preserve">Jeseník</t>
   </si>
   <si>
     <t xml:space="preserve">79001</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.kstjesenicka.cz/</t>
   </si>
   <si>
     <t xml:space="preserve">Klub vodáků Jeseník, z.s.</t>
   </si>
   <si>
     <t xml:space="preserve">Otakara Březiny 1335/9</t>
   </si>
   <si>
     <t xml:space="preserve">Jeseník</t>
   </si>
   <si>
     <t xml:space="preserve">79001</t>
   </si>
   <si>
     <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.kvjesenik.com/</t>
   </si>
   <si>
     <t xml:space="preserve">La Pirouette, z.s.</t>
   </si>
   <si>
     <t xml:space="preserve">Dukelská 1412/21</t>
   </si>
   <si>
     <t xml:space="preserve">jeseník</t>
   </si>
   <si>
     <t xml:space="preserve">79001</t>
   </si>
   <si>
     <t xml:space="preserve">Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.facebook.com/LaPiroueteJesenik</t>
   </si>
   <si>
     <t xml:space="preserve">Monika Blandová - poskytování tělovýchovných a sportovních služeb v oblasti aerobiku, plavání a zdravotní tělesné výchovy</t>
   </si>
   <si>
     <t xml:space="preserve">Sládkova 359/3</t>
   </si>
@@ -574,621 +580,627 @@
       </c>
       <c r="G2" s="0">
         <v>17.205774</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F3" s="0">
-        <v>50.2595113</v>
+        <v>50.2257546</v>
       </c>
       <c r="G3" s="0">
-        <v>17.2324788</v>
+        <v>17.2067821</v>
+      </c>
+      <c r="I3" s="0" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F4" s="0">
         <v>50.2294776</v>
       </c>
       <c r="G4" s="0">
         <v>17.20385</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F5" s="0">
         <v>50.2248801</v>
       </c>
       <c r="G5" s="0">
         <v>17.1954738</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F6" s="0">
         <v>50.2308307</v>
       </c>
       <c r="G6" s="0">
         <v>17.2033644</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F7" s="0">
         <v>50.2238253</v>
       </c>
       <c r="G7" s="0">
         <v>17.196252</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F8" s="0">
         <v>50.2362974</v>
       </c>
       <c r="G8" s="0">
         <v>17.2074353</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F9" s="0">
         <v>50.2260576</v>
       </c>
       <c r="G9" s="0">
         <v>17.1949338</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F10" s="0">
         <v>50.2394699</v>
       </c>
       <c r="G10" s="0">
         <v>17.2111672</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F11" s="0">
         <v>50.2356909</v>
       </c>
       <c r="G11" s="0">
         <v>17.2032324</v>
       </c>
+      <c r="I11" s="0" t="s">
+        <v>65</v>
+      </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F12" s="0">
         <v>50.2244698</v>
       </c>
       <c r="G12" s="0">
         <v>17.1934259</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="F13" s="0">
         <v>50.2235025</v>
       </c>
       <c r="G13" s="0">
         <v>17.2094079</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="F14" s="0">
         <v>50.2365478</v>
       </c>
       <c r="G14" s="0">
         <v>17.2053081</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F15" s="0">
         <v>50.2301588</v>
       </c>
       <c r="G15" s="0">
         <v>17.2050191</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="F16" s="0">
         <v>50.2311778</v>
       </c>
       <c r="G16" s="0">
         <v>17.2074369</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="F17" s="0">
         <v>50.2259188</v>
       </c>
       <c r="G17" s="0">
         <v>17.2047063</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F18" s="0">
         <v>50.2305294</v>
       </c>
       <c r="G18" s="0">
         <v>17.2059021</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="F19" s="0">
         <v>50.2291238</v>
       </c>
       <c r="G19" s="0">
         <v>17.2059537</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F20" s="0">
         <v>50.2268178</v>
       </c>
       <c r="G20" s="0">
         <v>17.1970792</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F21" s="0">
         <v>50.2243825</v>
       </c>
       <c r="G21" s="0">
         <v>17.2025019</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="F22" s="0">
         <v>50.2239788</v>
       </c>
       <c r="G22" s="0">
         <v>17.1890038</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="F23" s="0">
         <v>50.2394699</v>
       </c>
       <c r="G23" s="0">
         <v>17.2111672</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="F24" s="0">
         <v>50.2327425</v>
       </c>
       <c r="G24" s="0">
         <v>17.2035625</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="F25" s="0">
         <v>50.2263738</v>
       </c>
       <c r="G25" s="0">
         <v>17.2062663</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>